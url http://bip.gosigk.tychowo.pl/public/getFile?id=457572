--- v0 (2026-06-19)
+++ v1 (2026-08-05)
@@ -75,101 +75,137 @@
           </w:tcPr>
           <w:p w14:paraId="4DC7CA7B" w14:textId="242FE446" w:rsidR="003C41CA" w:rsidRPr="00DB12D4" w:rsidRDefault="00000000" w:rsidP="003C41CA">
             <w:pPr>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Rejestr umów zawartych przez G</w:t>
             </w:r>
             <w:r w:rsidR="003C41CA" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">minny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DB12D4">
+              <w:t xml:space="preserve">minny Ośrodek Sportu i Gospodarki Komunalnej w </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003C41CA" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> w okresie</w:t>
+              <w:t xml:space="preserve">Tychowie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> okresie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C79AEFE" w14:textId="79027054" w:rsidR="00FE54B0" w:rsidRPr="00DB12D4" w:rsidRDefault="00000000" w:rsidP="003C41CA">
             <w:pPr>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">od 1 </w:t>
             </w:r>
             <w:r w:rsidR="003C41CA" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>stycznia</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008863FA" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">……….. </w:t>
+              <w:t>…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008863FA" w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008863FA" w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="008863FA" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
@@ -345,58 +381,78 @@
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Strony umowy i przedstawiciele stron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72240636" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRPr="00DB12D4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Współfinans owanie</w:t>
-            </w:r>
+              <w:t>Współfinans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>owanie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B0F35DC" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRPr="00DB12D4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -504,122 +560,145 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EC66CD1" w14:textId="6A7C551B" w:rsidR="00477D9D" w:rsidRPr="00DB12D4" w:rsidRDefault="00477D9D" w:rsidP="00477D9D">
             <w:pPr>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Platforma Envelo- znaczki</w:t>
+              <w:t xml:space="preserve">Platforma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Envelo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>- znaczki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D4971A7" w14:textId="3ED9E5F8" w:rsidR="00477D9D" w:rsidRPr="00DB12D4" w:rsidRDefault="00477D9D" w:rsidP="00477D9D">
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>04.12.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="434D33A8" w14:textId="77777777" w:rsidR="00477D9D" w:rsidRPr="00DB12D4" w:rsidRDefault="00477D9D" w:rsidP="00477D9D">
+          <w:p w14:paraId="434D33A8" w14:textId="7606D5C7" w:rsidR="00477D9D" w:rsidRDefault="00477D9D" w:rsidP="00477D9D">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="659A0ACD" w14:textId="79C556E7" w:rsidR="00BC207F" w:rsidRPr="00DB12D4" w:rsidRDefault="00BC207F" w:rsidP="00477D9D">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="745BF932" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="00477D9D">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="659A0ACD" w14:textId="0773DB18" w:rsidR="00BC207F" w:rsidRPr="00DB12D4" w:rsidRDefault="00BC207F" w:rsidP="00477D9D">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Poczta Polska Usługi, ul. Cybernetyki 9, 02-677 Warszawa</w:t>
+              <w:t>Poczta Polska Usługi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="619D5355" w14:textId="7FB60B78" w:rsidR="00477D9D" w:rsidRPr="00DB12D4" w:rsidRDefault="00BC207F" w:rsidP="00477D9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -779,78 +858,87 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>15.12.2023r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="317FDB65" w14:textId="77777777" w:rsidR="00A92844" w:rsidRPr="00DB12D4" w:rsidRDefault="00A92844" w:rsidP="00A92844">
+          <w:p w14:paraId="1AF7ED03" w14:textId="77777777" w:rsidR="00153E90" w:rsidRDefault="00A92844" w:rsidP="00153E90">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0BC3AB3C" w14:textId="11108970" w:rsidR="00EA7F31" w:rsidRPr="00DB12D4" w:rsidRDefault="00A92844" w:rsidP="00A92844">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4F396F" w14:textId="77777777" w:rsidR="00153E90" w:rsidRDefault="00153E90" w:rsidP="00153E90">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB12D4">
-[...3 lines deleted...]
-              <w:t>4CS – ul. Lisia 12/18, Zielona Góra</w:t>
+          </w:p>
+          <w:p w14:paraId="0BC3AB3C" w14:textId="595B3F40" w:rsidR="00EA7F31" w:rsidRPr="00DB12D4" w:rsidRDefault="00A92844" w:rsidP="00153E90">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4CS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C8CDE22" w14:textId="4BD8F666" w:rsidR="00EA7F31" w:rsidRPr="00DB12D4" w:rsidRDefault="00A92844" w:rsidP="00EA7F31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>nie</w:t>
@@ -970,124 +1058,181 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44DD13F6" w14:textId="48F80B38" w:rsidR="00D41751" w:rsidRPr="00DB12D4" w:rsidRDefault="00D41751" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wykonywanie zadań słuzby bezpieczeństwa i higieny pracy </w:t>
+              <w:t xml:space="preserve">Wykonywanie zadań </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>słuzby</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bezpieczeństwa i higieny pracy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7053A745" w14:textId="6ED3383C" w:rsidR="00D41751" w:rsidRPr="00DB12D4" w:rsidRDefault="00D41751" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>29.12.2023r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10E2E888" w14:textId="77777777" w:rsidR="002F37AB" w:rsidRDefault="00D41751" w:rsidP="002F37AB">
+          <w:p w14:paraId="10E2E888" w14:textId="248D7864" w:rsidR="002F37AB" w:rsidRDefault="00D41751" w:rsidP="002F37AB">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Kierownik  przy</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kontrasygnacie Głównego </w:t>
+            </w:r>
+            <w:r w:rsidR="00153E90">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>księgowego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55294AAB" w14:textId="77777777" w:rsidR="00153E90" w:rsidRDefault="00153E90" w:rsidP="002F37AB">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="5444F947" w14:textId="3FBB561A" w:rsidR="009F7278" w:rsidRPr="00DB12D4" w:rsidRDefault="002F37AB" w:rsidP="002F37AB">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">BHP - </w:t>
             </w:r>
             <w:r w:rsidR="00BC207F" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrzej Alenowicz, </w:t>
+              <w:t xml:space="preserve">Andrzej </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BC207F" w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Alenowicz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BC207F" w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="751BF254" w14:textId="5BA892AA" w:rsidR="00D41751" w:rsidRPr="00DB12D4" w:rsidRDefault="009F7278" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>nie</w:t>
@@ -1119,275 +1264,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62AC00A8" w14:textId="056C40DF" w:rsidR="00D41751" w:rsidRPr="00DB12D4" w:rsidRDefault="00BC207F" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>01.01.2024-31.12.2024</w:t>
-            </w:r>
-[...223 lines deleted...]
-              <w:t>Najem lokalu mieszkalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w14:paraId="7395CC83" w14:textId="77777777" w:rsidTr="00A16939">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AD9AE3D" w14:textId="32AE32A9" w:rsidR="00EA2D5A" w:rsidRPr="00DB12D4" w:rsidRDefault="00EA2D5A" w:rsidP="00EA2D5A">
             <w:pPr>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -1466,88 +1386,88 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>05.02.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="445F9873" w14:textId="77777777" w:rsidR="00EA2D5A" w:rsidRPr="00DB12D4" w:rsidRDefault="00EA2D5A" w:rsidP="00EA2D5A">
+          <w:p w14:paraId="445F9873" w14:textId="76AC839B" w:rsidR="00EA2D5A" w:rsidRDefault="00EA2D5A" w:rsidP="00EA2D5A">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EF81D1B" w14:textId="6F227506" w:rsidR="00A92844" w:rsidRPr="00DB12D4" w:rsidRDefault="00A92844" w:rsidP="00EA2D5A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE49960" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="00EA2D5A">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB12D4">
-[...6 lines deleted...]
-          <w:p w14:paraId="661FE0A4" w14:textId="49FE9149" w:rsidR="00A92844" w:rsidRPr="00DB12D4" w:rsidRDefault="00A92844" w:rsidP="00EA2D5A">
+          </w:p>
+          <w:p w14:paraId="661FE0A4" w14:textId="08DCAE94" w:rsidR="00A92844" w:rsidRPr="00DB12D4" w:rsidRDefault="00A92844" w:rsidP="00153E90">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ABAKUS Systemy Teleinformatyczne</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FF9E744" w14:textId="6E06D8EA" w:rsidR="00EA2D5A" w:rsidRPr="00DB12D4" w:rsidRDefault="00A92844" w:rsidP="00EA2D5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
@@ -1700,78 +1620,99 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>18.03.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B2BEF00" w14:textId="77777777" w:rsidR="00EA2D5A" w:rsidRPr="00DB12D4" w:rsidRDefault="00EA2D5A" w:rsidP="00EA2D5A">
+          <w:p w14:paraId="3B2BEF00" w14:textId="695A5D13" w:rsidR="00EA2D5A" w:rsidRDefault="00EA2D5A" w:rsidP="00EA2D5A">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7EC0DC46" w14:textId="2B8F9ABB" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="00EA2D5A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik </w:t>
+            </w:r>
+            <w:r w:rsidR="00153E90">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rzy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D5EC4E" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="00EA2D5A">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB12D4">
-[...3 lines deleted...]
-              <w:t>Zeto Koszalin. Ul. 4 Marca 38, 75-708 Koszalin</w:t>
+          </w:p>
+          <w:p w14:paraId="7EC0DC46" w14:textId="3ED72AAD" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="00EA2D5A">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeto Koszalin. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47CF59BF" w14:textId="28ED4609" w:rsidR="00EA2D5A" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="00EA2D5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>nie</w:t>
@@ -1839,79 +1780,86 @@
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EEEB256" w14:textId="2A1E3ADD" w:rsidR="00E13489" w:rsidRPr="00DB12D4" w:rsidRDefault="00E13489" w:rsidP="00E13489">
             <w:pPr>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="163C649D" w14:textId="571B7226" w:rsidR="00E13489" w:rsidRPr="00DB12D4" w:rsidRDefault="00E13489" w:rsidP="00E13489">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Umowa Budimet</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Umowa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Budimet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25EC8692" w14:textId="52F6FA37" w:rsidR="00E13489" w:rsidRPr="00DB12D4" w:rsidRDefault="00E13489" w:rsidP="00E13489">
             <w:pPr>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Przeglądy </w:t>
@@ -1932,64 +1880,73 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>23.07.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="507B229F" w14:textId="77777777" w:rsidR="00E13489" w:rsidRPr="00DB12D4" w:rsidRDefault="00E13489" w:rsidP="00E13489">
+          <w:p w14:paraId="507B229F" w14:textId="77E4C810" w:rsidR="00E13489" w:rsidRDefault="00E13489" w:rsidP="00E13489">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="772D0DFF" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="00E13489">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="7B5C5051" w14:textId="514B9EA7" w:rsidR="00912CB6" w:rsidRPr="00DB12D4" w:rsidRDefault="002F37AB" w:rsidP="002F37AB">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">BUDIMET - </w:t>
             </w:r>
             <w:r w:rsidR="009B2B79" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Krzysztof Paweł Zalewski</w:t>
             </w:r>
             <w:r w:rsidR="00912CB6">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -2083,50 +2040,51 @@
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5956978D" w14:textId="7303A8E6" w:rsidR="00E13489" w:rsidRPr="00DB12D4" w:rsidRDefault="00E13489" w:rsidP="00E13489">
             <w:pPr>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A00E6EB" w14:textId="482A6158" w:rsidR="00E13489" w:rsidRPr="00DB12D4" w:rsidRDefault="00E13489" w:rsidP="00E13489">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -2175,64 +2133,87 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>13.08.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02A5E89F" w14:textId="77777777" w:rsidR="00E13489" w:rsidRPr="00DB12D4" w:rsidRDefault="00E13489" w:rsidP="00E13489">
+          <w:p w14:paraId="02A5E89F" w14:textId="4E0801F4" w:rsidR="00E13489" w:rsidRDefault="00E13489" w:rsidP="00E13489">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Kierownik  przy</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F52F129" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="00E13489">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="24B06789" w14:textId="5D1240F6" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="00912CB6">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Monika Urbańska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -2424,84 +2405,125 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D6763F8" w14:textId="77777777" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="005B35A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Gmina Tychowo, Burmistrz Robert Falana, ul. Bobolicka 17, 78-220 Tychowo</w:t>
+              <w:t xml:space="preserve">Gmina Tychowo, Burmistrz Robert </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Falana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>, ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1272FF6E" w14:textId="77777777" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="005B35A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przy kontrasygnacie Skarbnika Beaty Sempołowicz </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="60BDECBC" w14:textId="77777777" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="005B35A1">
+              <w:t xml:space="preserve">Przy kontrasygnacie Skarbnika Beaty </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Sempołowicz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60BDECBC" w14:textId="77777777" w:rsidR="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="005B35A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>GOSIGK ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="02BBE068" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="005B35A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="712FD6F7" w14:textId="77777777" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="005B35A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Bobolice- Burmistrz Marek Golas, ul. Ratuszowa 1, 76-020 Bobolice przy kontrasygnacie Skarbnika Iwony Kot-Chmielewskiej </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -2695,81 +2717,90 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>21.08.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="166C158D" w14:textId="77777777" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="005B35A1">
-[...15 lines deleted...]
-          <w:p w14:paraId="4B837626" w14:textId="77777777" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="005B35A1">
+          <w:p w14:paraId="2201299C" w14:textId="21A6115A" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="00153E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B837626" w14:textId="77777777" w:rsidR="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="005B35A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0E47D466" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="005B35A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="0D5864ED" w14:textId="20530479" w:rsidR="00DB12D4" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="005B35A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Marta Janik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -2879,51 +2910,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75C9E665" w14:textId="0B704294" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00DB12D4" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -3002,102 +3032,111 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">30.08.2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C397D19" w14:textId="0ECDABCB" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="008863FA" w:rsidP="00404E8A">
+          <w:p w14:paraId="1C397D19" w14:textId="04C2BCE9" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="008863FA" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidR="00B67DCD" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gminny Ośrodek Sportu </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidR="00B67DCD" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6480FC00" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6480FC00" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="53696E96" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="00E39DD0" w14:textId="2BDF4709" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="008863FA" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Paweł Niemczyk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -3214,50 +3253,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55A04B4A" w14:textId="6CB6D28C" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="00DB12D4" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B67DCD" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01752CE1" w14:textId="7C7BC34A" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="008863FA" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
@@ -3352,83 +3392,108 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28ACF7D3" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Jakimiuka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0EAC1F1D" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C325D9E" w14:textId="5230E7C2" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="008863FA" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>ORLEN Spółka Akcyjna , ul. Chemików 7, 09-411 Płock</w:t>
+              <w:t xml:space="preserve">ORLEN Spółka </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Akcyjna ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ul. Chemików 7, 09-411 Płock</w:t>
             </w:r>
             <w:r w:rsidR="00B67DCD" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="333E7E8B" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="00DB12D4" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
@@ -3635,96 +3700,121 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>04.10.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19CC6316" w14:textId="77777777" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
-[...15 lines deleted...]
-          <w:p w14:paraId="5101F292" w14:textId="77777777" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
+          <w:p w14:paraId="19CC6316" w14:textId="7ACE3886" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5101F292" w14:textId="77777777" w:rsidR="006172EF" w:rsidRDefault="006172EF" w:rsidP="006172EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35DEA37F" w14:textId="02AF0350" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">FIGA Pracownia projektowa Grzegorz Strzelecki, ul. Krakusa i Wandy 21, 78-200 Białogard. </w:t>
+          <w:p w14:paraId="2B719454" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="508721C7" w14:textId="77777777" w:rsidR="00153E90" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIGA Pracownia projektowa Grzegorz </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35DEA37F" w14:textId="6B27BC89" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strzelecki, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3933057F" w14:textId="5AD3AD13" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -3819,51 +3909,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C734F3" w14:textId="3BC159E6" w:rsidR="00022EB6" w:rsidRDefault="00022EB6" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A472425" w14:textId="31C8BEEB" w:rsidR="00022EB6" w:rsidRDefault="008F23A8" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3877,157 +3966,175 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76427F6C" w14:textId="5E32FDC5" w:rsidR="00022EB6" w:rsidRDefault="008F23A8" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Prowadzenie Biuletynu Informacji  Publicznej</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Prowadzenie Biuletynu </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Informacji  Publicznej</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="701F4639" w14:textId="546546CF" w:rsidR="00022EB6" w:rsidRDefault="008F23A8" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>07.10.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54A29C85" w14:textId="77777777" w:rsidR="008F23A8" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="008F23A8">
-[...15 lines deleted...]
-          <w:p w14:paraId="7D5B6E15" w14:textId="77777777" w:rsidR="008F23A8" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="008F23A8">
+          <w:p w14:paraId="54A29C85" w14:textId="796CEC57" w:rsidR="008F23A8" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="008F23A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5B6E15" w14:textId="77777777" w:rsidR="008F23A8" w:rsidRDefault="008F23A8" w:rsidP="008F23A8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13819C5C" w14:textId="77777777" w:rsidR="00022EB6" w:rsidRDefault="008F23A8" w:rsidP="006172EF">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="244598B5" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="008F23A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13819C5C" w14:textId="3E52B56A" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="00153E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>ZETO</w:t>
+            </w:r>
+            <w:r w:rsidR="00153E90">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Koszalin </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD5D970" w14:textId="1D001340" w:rsidR="008F23A8" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79038AB4" w14:textId="2948CABE" w:rsidR="00022EB6" w:rsidRDefault="008F23A8" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
@@ -4104,50 +4211,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67657DCB" w14:textId="054B1520" w:rsidR="00A16939" w:rsidRDefault="00A16939" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B97B854" w14:textId="4E408378" w:rsidR="00A16939" w:rsidRDefault="00A16939" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4205,103 +4313,121 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>15.10.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0236C847" w14:textId="77777777" w:rsidR="00A16939" w:rsidRPr="00DB12D4" w:rsidRDefault="00A16939" w:rsidP="00A16939">
-[...12 lines deleted...]
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
+          <w:p w14:paraId="0236C847" w14:textId="60B902D9" w:rsidR="00A16939" w:rsidRPr="00DB12D4" w:rsidRDefault="00A16939" w:rsidP="00A16939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DCD57F2" w14:textId="77777777" w:rsidR="00A16939" w:rsidRDefault="00A16939" w:rsidP="00A16939">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AEB8EE4" w14:textId="0550B27C" w:rsidR="00A16939" w:rsidRPr="00DB12D4" w:rsidRDefault="00A16939" w:rsidP="00A16939">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="3D9CE149" w14:textId="77777777" w:rsidR="00153E90" w:rsidRDefault="00153E90" w:rsidP="00A16939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AEB8EE4" w14:textId="467B7959" w:rsidR="00A16939" w:rsidRPr="00DB12D4" w:rsidRDefault="00A16939" w:rsidP="00A16939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q4C.PL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Sp.z</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o.o., </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59D58F20" w14:textId="28129D57" w:rsidR="00A16939" w:rsidRDefault="00084C1C" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -4445,145 +4571,165 @@
               </w:rPr>
               <w:t>Aneks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AFCE2D3" w14:textId="01EF3828" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bezgotówkowa,cykliczna sprzedaż paliw. </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Bezgotówkowa,cykliczna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sprzedaż paliw. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42967186" w14:textId="6325CB61" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>23.10.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C52C1E" w14:textId="77777777" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
-[...15 lines deleted...]
-          <w:p w14:paraId="413A5B42" w14:textId="77777777" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
+          <w:p w14:paraId="62C52C1E" w14:textId="40A682CE" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413A5B42" w14:textId="77777777" w:rsidR="006172EF" w:rsidRDefault="006172EF" w:rsidP="006172EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="208DF65A" w14:textId="76CBBD14" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">ORLEN Spółka Akcyjna , ul. Chemików 7, 09-411 Płock  </w:t>
+          <w:p w14:paraId="2681A359" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="208DF65A" w14:textId="1133AFB3" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORLEN Spółka Akcyjna </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="013097EA" w14:textId="7E74EF55" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -4661,51 +4807,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1560B919" w14:textId="033F3104" w:rsidR="006172EF" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00A16939">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -4733,140 +4878,206 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AC45CA8" w14:textId="631364D1" w:rsidR="006172EF" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Wycinka drzew i krzewów rosnących na działce nr 153 obr. Dobrowo</w:t>
+              <w:t xml:space="preserve">Wycinka drzew i krzewów rosnących na działce nr 153 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>obr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>. Dobrowo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A235B57" w14:textId="42CEFC49" w:rsidR="006172EF" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>26.11.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53FEFA67" w14:textId="77777777" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
-[...15 lines deleted...]
-          <w:p w14:paraId="77D9151C" w14:textId="77777777" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
+          <w:p w14:paraId="53FEFA67" w14:textId="6B7C626E" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D9151C" w14:textId="77777777" w:rsidR="006172EF" w:rsidRDefault="006172EF" w:rsidP="006172EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39740F4B" w14:textId="400633AC" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
-[...12 lines deleted...]
-              <w:t>Green Bear Corporation Poland Sp.z.o. z siedzibą przy ul. Franciszka Klimczaka 1, 02-797 Warszawa</w:t>
+          <w:p w14:paraId="011AD9AA" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28152A65" w14:textId="77777777" w:rsidR="00153E90" w:rsidRDefault="006172EF" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Bear Corporation Poland </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Sp.z.o</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>. z</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F28002" w14:textId="77777777" w:rsidR="00153E90" w:rsidRDefault="00153E90" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39740F4B" w14:textId="20258C91" w:rsidR="006172EF" w:rsidRPr="00DB12D4" w:rsidRDefault="006172EF" w:rsidP="006172EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="347B7F4C" w14:textId="30FAD631" w:rsidR="006172EF" w:rsidRDefault="006172EF" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -4944,50 +5155,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E5BC35B" w14:textId="2AAA560D" w:rsidR="00022EB6" w:rsidRDefault="00022EB6" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00A16939">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -5010,56 +5222,65 @@
               </w:rPr>
               <w:t>Umowa nr 18892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B309836" w14:textId="77777777" w:rsidR="00022EB6" w:rsidRDefault="00022EB6" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Majatek trwały bez obsługi kodów kreskowych</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Majatek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trwały bez obsługi kodów kreskowych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="038A181F" w14:textId="0A156A92" w:rsidR="00022EB6" w:rsidRDefault="00022EB6" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Fakturowanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -5076,80 +5297,105 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>16.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32BB5471" w14:textId="77777777" w:rsidR="00022EB6" w:rsidRPr="00DB12D4" w:rsidRDefault="00022EB6" w:rsidP="00022EB6">
-[...15 lines deleted...]
-          <w:p w14:paraId="57A3337D" w14:textId="77777777" w:rsidR="00022EB6" w:rsidRPr="00DB12D4" w:rsidRDefault="00022EB6" w:rsidP="00022EB6">
+          <w:p w14:paraId="32BB5471" w14:textId="2B7B0040" w:rsidR="00022EB6" w:rsidRPr="00DB12D4" w:rsidRDefault="00022EB6" w:rsidP="00022EB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A3337D" w14:textId="77777777" w:rsidR="00022EB6" w:rsidRDefault="00022EB6" w:rsidP="00022EB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3509E526" w14:textId="77777777" w:rsidR="00153E90" w:rsidRDefault="00153E90" w:rsidP="00022EB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B352755" w14:textId="509E47A7" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="00022EB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Zeto Koszalin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="240772BA" w14:textId="77777777" w:rsidR="00022EB6" w:rsidRPr="00DB12D4" w:rsidRDefault="00022EB6" w:rsidP="006172EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CC905F6" w14:textId="1B8C8D2B" w:rsidR="00022EB6" w:rsidRDefault="00022EB6" w:rsidP="00404E8A">
             <w:pPr>
@@ -5400,140 +5646,197 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="151AF04A" w14:textId="6F9EC87E" w:rsidR="008F23A8" w:rsidRDefault="008F23A8" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Zadania słuzby BHP</w:t>
+              <w:t xml:space="preserve">Zadania </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>słuzby</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BHP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45810D3E" w14:textId="2C5F7D94" w:rsidR="008F23A8" w:rsidRDefault="008F23A8" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>31.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66616297" w14:textId="77777777" w:rsidR="008F23A8" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="008F23A8">
-[...15 lines deleted...]
-          <w:p w14:paraId="4110342A" w14:textId="77777777" w:rsidR="008F23A8" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="008F23A8">
+          <w:p w14:paraId="66616297" w14:textId="5AFF748C" w:rsidR="008F23A8" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="008F23A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4110342A" w14:textId="77777777" w:rsidR="008F23A8" w:rsidRDefault="008F23A8" w:rsidP="008F23A8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E5CC82" w14:textId="7F2E746B" w:rsidR="008F23A8" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="00022EB6">
-[...12 lines deleted...]
-              <w:t>Andrzej Alenowicz, ul. Plac Wolności 10b, 78-220 Tychowo</w:t>
+          <w:p w14:paraId="161C5A4D" w14:textId="77777777" w:rsidR="00153E90" w:rsidRPr="00DB12D4" w:rsidRDefault="00153E90" w:rsidP="008F23A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E5CC82" w14:textId="0538D3C8" w:rsidR="008F23A8" w:rsidRPr="00DB12D4" w:rsidRDefault="008F23A8" w:rsidP="00022EB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrzej </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Alenowicz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00153E90">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Biuro Ochrony </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00153E90">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>PPoż.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00153E90">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44E3478E" w14:textId="18BE48FD" w:rsidR="008F23A8" w:rsidRDefault="008F23A8" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -5584,98 +5887,86 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="632FCFCC" w14:textId="1FB2C2B4" w:rsidR="008F23A8" w:rsidRDefault="008F23A8" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>01.01.2025-31.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EAFA259" w14:textId="77777777" w:rsidR="001A7A31" w:rsidRPr="003D40D7" w:rsidRDefault="001A7A31">
+    <w:p w14:paraId="019A3501" w14:textId="47CA24AE" w:rsidR="00FE54B0" w:rsidRPr="00153E90" w:rsidRDefault="00FE54B0" w:rsidP="00153E90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D40D7">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="019A3501" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00FE54B0">
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="00FE54B0">
+    <w:sectPr w:rsidR="00FE54B0" w:rsidRPr="00153E90">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16834" w:h="11904" w:orient="landscape"/>
       <w:pgMar w:top="521" w:right="1440" w:bottom="710" w:left="1440" w:header="305" w:footer="278" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BB56455" w14:textId="77777777" w:rsidR="001B430D" w:rsidRDefault="001B430D">
+    <w:p w14:paraId="1C8E842A" w14:textId="77777777" w:rsidR="00301CAA" w:rsidRDefault="00301CAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7517879F" w14:textId="77777777" w:rsidR="001B430D" w:rsidRDefault="001B430D">
+    <w:p w14:paraId="63EBB325" w14:textId="77777777" w:rsidR="00301CAA" w:rsidRDefault="00301CAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5691,173 +5982,197 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33D7AF9E" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="17"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t>Page</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6280A3E5" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="17"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t>Page</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17D1A4FC" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="17"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t>Page</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06E75203" w14:textId="77777777" w:rsidR="001B430D" w:rsidRDefault="001B430D">
+    <w:p w14:paraId="6E1FCF73" w14:textId="77777777" w:rsidR="00301CAA" w:rsidRDefault="00301CAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42B9C7BA" w14:textId="77777777" w:rsidR="001B430D" w:rsidRDefault="001B430D">
+    <w:p w14:paraId="5529CB73" w14:textId="77777777" w:rsidR="00301CAA" w:rsidRDefault="00301CAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B80B2E8" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="11"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>rejestr umów</w:t>
     </w:r>
@@ -5979,93 +6294,97 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5417" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6137" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="840583566">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE54B0"/>
     <w:rsid w:val="00022EB6"/>
     <w:rsid w:val="00074E85"/>
     <w:rsid w:val="00084C1C"/>
     <w:rsid w:val="000918B9"/>
     <w:rsid w:val="000E0A18"/>
     <w:rsid w:val="00143CD3"/>
+    <w:rsid w:val="00153E90"/>
     <w:rsid w:val="00172A87"/>
     <w:rsid w:val="001748D2"/>
     <w:rsid w:val="00187561"/>
     <w:rsid w:val="001A7A31"/>
     <w:rsid w:val="001B430D"/>
     <w:rsid w:val="001C6EF8"/>
     <w:rsid w:val="001D1D7E"/>
     <w:rsid w:val="0020486E"/>
     <w:rsid w:val="00254DAB"/>
     <w:rsid w:val="002565BA"/>
     <w:rsid w:val="0029524F"/>
     <w:rsid w:val="002F37AB"/>
+    <w:rsid w:val="00301CAA"/>
     <w:rsid w:val="00321B40"/>
     <w:rsid w:val="00336655"/>
     <w:rsid w:val="003603AC"/>
+    <w:rsid w:val="003B2CC6"/>
     <w:rsid w:val="003C2332"/>
     <w:rsid w:val="003C41CA"/>
     <w:rsid w:val="003D185A"/>
     <w:rsid w:val="003D40D7"/>
     <w:rsid w:val="003F6575"/>
     <w:rsid w:val="0043718F"/>
     <w:rsid w:val="00477D9D"/>
     <w:rsid w:val="00490D15"/>
     <w:rsid w:val="00494139"/>
     <w:rsid w:val="004A4D7A"/>
     <w:rsid w:val="004E7626"/>
     <w:rsid w:val="005068E1"/>
     <w:rsid w:val="00520129"/>
     <w:rsid w:val="006172EF"/>
     <w:rsid w:val="0064626E"/>
     <w:rsid w:val="006C66B3"/>
     <w:rsid w:val="007152FA"/>
     <w:rsid w:val="00725073"/>
     <w:rsid w:val="00784C8E"/>
     <w:rsid w:val="007B5122"/>
     <w:rsid w:val="00814FB1"/>
     <w:rsid w:val="00821A50"/>
     <w:rsid w:val="00831ECA"/>
     <w:rsid w:val="00872FD3"/>
     <w:rsid w:val="008755E0"/>
@@ -6892,68 +7211,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>983</Words>
-  <Characters>5902</Characters>
+  <Words>828</Words>
+  <Characters>4968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6872</CharactersWithSpaces>
+  <CharactersWithSpaces>5785</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dorota Dawidziuk</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>