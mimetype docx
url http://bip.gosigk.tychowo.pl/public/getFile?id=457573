--- v0 (2026-05-08)
+++ v1 (2026-08-07)
@@ -566,108 +566,109 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>07.01.2025r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="434D33A8" w14:textId="46335272" w:rsidR="00477D9D" w:rsidRPr="00DB12D4" w:rsidRDefault="00B325EE" w:rsidP="00477D9D">
+          <w:p w14:paraId="434D33A8" w14:textId="6E122E9E" w:rsidR="00477D9D" w:rsidRDefault="00B325EE" w:rsidP="00477D9D">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidR="00477D9D" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="659A0ACD" w14:textId="66D68D72" w:rsidR="00BC207F" w:rsidRPr="00DB12D4" w:rsidRDefault="00D408DA" w:rsidP="00477D9D">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="382DB5C0" w14:textId="77777777" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="004D2961" w:rsidP="00477D9D">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="659A0ACD" w14:textId="0250DC02" w:rsidR="00BC207F" w:rsidRPr="00DB12D4" w:rsidRDefault="00D408DA" w:rsidP="00477D9D">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Polska Grupa SW </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Przedsiebiorstwo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Państwowe z siedzibą w Warszawie, ul. Antoniego Kocjana 3, 01-473 Warszawa</w:t>
+              <w:t xml:space="preserve"> Państwowe z siedzibą w Warszawie, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="619D5355" w14:textId="7FB60B78" w:rsidR="00477D9D" w:rsidRPr="00DB12D4" w:rsidRDefault="00BC207F" w:rsidP="00477D9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -828,114 +829,115 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>17.01.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3122FE65" w14:textId="0354418C" w:rsidR="00D408DA" w:rsidRPr="00DB12D4" w:rsidRDefault="00B325EE" w:rsidP="00D408DA">
+          <w:p w14:paraId="3122FE65" w14:textId="1183B22A" w:rsidR="00D408DA" w:rsidRDefault="00B325EE" w:rsidP="00D408DA">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo- </w:t>
             </w:r>
             <w:r w:rsidR="00D408DA" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39AE7DF5" w14:textId="77777777" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="004D2961" w:rsidP="00D408DA">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BC3AB3C" w14:textId="7314E395" w:rsidR="00EA7F31" w:rsidRPr="00DB12D4" w:rsidRDefault="00D408DA" w:rsidP="00D408DA">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D408DA" w:rsidRPr="00DB12D4">
-[...3 lines deleted...]
-              <w:t>Jakimiuka</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Ekosan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Ekosan</w:t>
+              <w:t>Sp.z.o.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t>. Chałupy 13b, 76-024 Świeszyno</w:t>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C8CDE22" w14:textId="4BD8F666" w:rsidR="00EA7F31" w:rsidRPr="00DB12D4" w:rsidRDefault="00A92844" w:rsidP="00EA7F31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>nie</w:t>
@@ -1217,108 +1219,103 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>01.01.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57C8A4BA" w14:textId="4BE93F8E" w:rsidR="00D408DA" w:rsidRPr="00DB12D4" w:rsidRDefault="00B325EE" w:rsidP="00D408DA">
+          <w:p w14:paraId="57C8A4BA" w14:textId="0B96E5D8" w:rsidR="00D408DA" w:rsidRDefault="00B325EE" w:rsidP="00D408DA">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidR="00D408DA" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="1FE7F534" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="00DF365D" w:rsidP="002F37AB">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F1B77B" w14:textId="77777777" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="004D2961" w:rsidP="00D408DA">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FE7F534" w14:textId="1524E999" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="00DF365D" w:rsidP="004D2961">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Poczta Polska Usługi, ul. Cybernetyki 9,</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5444F947" w14:textId="02F22E54" w:rsidR="009F7278" w:rsidRPr="00DB12D4" w:rsidRDefault="00DF365D" w:rsidP="002F37AB">
+              <w:t xml:space="preserve">Poczta Polska Usługi, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5444F947" w14:textId="036BC771" w:rsidR="009F7278" w:rsidRPr="00DB12D4" w:rsidRDefault="009F7278" w:rsidP="002F37AB">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB12D4">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="751BF254" w14:textId="5BA892AA" w:rsidR="00D41751" w:rsidRPr="00DB12D4" w:rsidRDefault="009F7278" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>nie</w:t>
             </w:r>
@@ -1460,51 +1457,50 @@
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="336EDDEE" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="370E922D" w14:textId="2A950F0B" w:rsidR="007425FF" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CEB1943" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19C317EF" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
@@ -1541,51 +1537,50 @@
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3822D012" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="450AA6C2" w14:textId="5C22A50D" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Umowa nr 1/D/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E25CD67" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E11F175" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
@@ -1721,354 +1716,289 @@
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C7814F9" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D828FE5" w14:textId="3D5DA462" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:t>01.03.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35422979" w14:textId="4ABB1817" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="004D2961">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gmina Tychowo - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDD4C0B" w14:textId="77777777" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="004D2961" w:rsidP="004D2961">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F3FB78F" w14:textId="385C4DD8" w:rsidR="004D2961" w:rsidRDefault="007425FF" w:rsidP="004D2961">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spółdzielnia Socjalna GAJA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34D702E8" w14:textId="44224E26" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D408DA">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F073AD" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FC94A5E" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49D7EBF2" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D13D844" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66EB1C79" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A06D453" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C96FE3D" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37975965" w14:textId="530C5EA0" w:rsidR="007425FF" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EE0BE94" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1258B663" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A9BEA2C" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="087A4AFC" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2284B7E7" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22FF6991" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79581E66" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D23A1A6" w14:textId="3B81B060" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wynagrodzenie ryczałtowe </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="444D4CBC" w14:textId="562DE2C7" w:rsidR="007425FF" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="00D41751">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>01.03.2025</w:t>
-[...301 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">50,00 zł brutto za każdą godzinę świadczenia usługi. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E12C284" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41F42B83" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -2098,51 +2028,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B7F0510" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6485A85A" w14:textId="6268D9F9" w:rsidR="007425FF" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>01.03.2025-27.06.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000776A7" w:rsidRPr="00DB12D4" w14:paraId="4DB470D8" w14:textId="77777777" w:rsidTr="00B06AFE">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6843E7E4" w14:textId="201674A5" w:rsidR="000776A7" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -2229,120 +2158,126 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>13.03.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D9F2686" w14:textId="2F83E51E" w:rsidR="000776A7" w:rsidRDefault="00B325EE" w:rsidP="00B325EE">
+          <w:p w14:paraId="7D9F2686" w14:textId="0697F8E2" w:rsidR="000776A7" w:rsidRDefault="00B325EE" w:rsidP="00B325EE">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Gminny Ośrodek Sportu</w:t>
             </w:r>
             <w:r w:rsidR="004C31F2">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D38E914" w14:textId="01F003A6" w:rsidR="004C31F2" w:rsidRDefault="004C31F2" w:rsidP="004C31F2">
+              <w:t xml:space="preserve"> i Gospodarki Komunalnej w Tychowie: Kierownik </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0E4CA4" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="004D2961" w:rsidP="00B325EE">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3239C056" w14:textId="032678AF" w:rsidR="00B325EE" w:rsidRPr="00DB12D4" w:rsidRDefault="004C31F2" w:rsidP="004D2961">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">P4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>ap.z</w:t>
+            <w:r w:rsidR="004D2961">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>p.z</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> o.o., z siedzibą przy ul. Wynalazek 1, 02-677 Warszawa – Arkadiusz Wagner </w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> o.o., </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C948180" w14:textId="7DEACA74" w:rsidR="000776A7" w:rsidRPr="00DB12D4" w:rsidRDefault="004C31F2" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>nie</w:t>
             </w:r>
@@ -2500,108 +2435,103 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>06.05.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37BBDDE3" w14:textId="77777777" w:rsidR="007425FF" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="007425FF">
+          <w:p w14:paraId="37BBDDE3" w14:textId="1280D0CE" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="007425FF">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="3D3C2C1A" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="007425FF">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D0B9CE" w14:textId="77777777" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="004D2961" w:rsidP="007425FF">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="325D9741" w14:textId="4874A4BB" w:rsidR="000776A7" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="007425FF">
+          </w:p>
+          <w:p w14:paraId="3D3C2C1A" w14:textId="6E83C7EE" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="004D2961">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Prezes Magda Pniewska</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Spółdzielnia Socjalna GAJA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="325D9741" w14:textId="75F07097" w:rsidR="000776A7" w:rsidRPr="00DB12D4" w:rsidRDefault="000776A7" w:rsidP="007425FF">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B80706E" w14:textId="013B428C" w:rsidR="000776A7" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
@@ -2760,108 +2690,103 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>15.05.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56FDFD6B" w14:textId="77777777" w:rsidR="007425FF" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="007425FF">
+          <w:p w14:paraId="56FDFD6B" w14:textId="7BCBCC23" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="007425FF">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="68EFE3C3" w14:textId="77777777" w:rsidR="007425FF" w:rsidRDefault="007425FF" w:rsidP="007425FF">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF799E5" w14:textId="77777777" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="004D2961" w:rsidP="007425FF">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="178E11F6" w14:textId="56018D46" w:rsidR="004C31F2" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="007425FF">
+          </w:p>
+          <w:p w14:paraId="68EFE3C3" w14:textId="2A0F4293" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="004D2961">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Prezes Magda Pniewska</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Spółdzielnia Socjalna GAJA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178E11F6" w14:textId="5099EDCC" w:rsidR="004C31F2" w:rsidRPr="00DB12D4" w:rsidRDefault="004C31F2" w:rsidP="007425FF">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4053DA3E" w14:textId="700A634D" w:rsidR="004C31F2" w:rsidRPr="00DB12D4" w:rsidRDefault="007425FF" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
@@ -3014,133 +2939,126 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>02.06.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7707B926" w14:textId="77777777" w:rsidR="00FE402A" w:rsidRPr="00DB12D4" w:rsidRDefault="00FE402A" w:rsidP="00FE402A">
+          <w:p w14:paraId="7707B926" w14:textId="6C2A73D2" w:rsidR="00FE402A" w:rsidRDefault="00FE402A" w:rsidP="00FE402A">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="7E56EE46" w14:textId="77777777" w:rsidR="00FE402A" w:rsidRDefault="00FE402A" w:rsidP="00FE402A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2264585A" w14:textId="77777777" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="004D2961" w:rsidP="00FE402A">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="76F7CCE3" w14:textId="67FFDCDA" w:rsidR="00FE402A" w:rsidRDefault="00FE402A" w:rsidP="00FE402A">
+          </w:p>
+          <w:p w14:paraId="7E56EE46" w14:textId="0B2978F4" w:rsidR="004D2961" w:rsidRDefault="00FE402A" w:rsidP="004D2961">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Prezes Magda Pniewska</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Spółdzielnia Socjalna GAJA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F7CCE3" w14:textId="2679C66A" w:rsidR="00FE402A" w:rsidRDefault="00FE402A" w:rsidP="00FE402A">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B7C09E4" w14:textId="2A8A8F58" w:rsidR="00FE402A" w:rsidRDefault="00FE402A" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31698E74" w14:textId="77777777" w:rsidR="00FE402A" w:rsidRDefault="00F20163" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -3298,130 +3216,133 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>01.07.2025r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0333740D" w14:textId="77777777" w:rsidR="005018A9" w:rsidRPr="00DB12D4" w:rsidRDefault="005018A9" w:rsidP="005018A9">
+          <w:p w14:paraId="0333740D" w14:textId="16B3F7EC" w:rsidR="005018A9" w:rsidRDefault="005018A9" w:rsidP="005018A9">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B3F9CAF" w14:textId="77777777" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="004D2961" w:rsidP="005018A9">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F11407E" w14:textId="351C5DBC" w:rsidR="005018A9" w:rsidRDefault="005018A9" w:rsidP="00FE402A">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Firma </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DB12D4">
-[...3 lines deleted...]
-              <w:t>Jakimiuka</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Budimet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> z siedzibą w Białogardzie, przy ul. Wiślanej 15b – reprezentowaną przez Krzysztofa Pawła Zalewskiego</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63E3FD69" w14:textId="1B3C0187" w:rsidR="005018A9" w:rsidRDefault="005018A9" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D6241BC" w14:textId="77777777" w:rsidR="005018A9" w:rsidRDefault="005018A9" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -3559,92 +3480,93 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>21.08.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7125819C" w14:textId="77777777" w:rsidR="00014DA4" w:rsidRPr="00DB12D4" w:rsidRDefault="00014DA4" w:rsidP="00014DA4">
+          <w:p w14:paraId="7125819C" w14:textId="7FF9C852" w:rsidR="00014DA4" w:rsidRDefault="00014DA4" w:rsidP="00014DA4">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="1E61F8A7" w14:textId="44715AEF" w:rsidR="00014DA4" w:rsidRDefault="00014DA4" w:rsidP="005018A9">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEA7B6F" w14:textId="77777777" w:rsidR="004D2961" w:rsidRPr="00DB12D4" w:rsidRDefault="004D2961" w:rsidP="00014DA4">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Panią Martą Janik, Czarnkowo 9/3, 78-220 Tychowo </w:t>
+          </w:p>
+          <w:p w14:paraId="1E61F8A7" w14:textId="1C44CD6A" w:rsidR="00014DA4" w:rsidRDefault="00014DA4" w:rsidP="005018A9">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panią Martą Janik, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F8CF044" w14:textId="1DBBD848" w:rsidR="00014DA4" w:rsidRDefault="00014DA4" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
@@ -3832,116 +3754,111 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>29.08.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57E1A5F9" w14:textId="77777777" w:rsidR="003D3079" w:rsidRDefault="00B06AFE" w:rsidP="00014DA4">
+          <w:p w14:paraId="57E1A5F9" w14:textId="08EC4582" w:rsidR="003D3079" w:rsidRDefault="00B06AFE" w:rsidP="00014DA4">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo – Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Tychowo:Kierownik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Robert Łysiak, przy kontrasygnacie Głównego księgowego – Jarosława </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="46448887" w14:textId="77777777" w:rsidR="00B06AFE" w:rsidRDefault="00B06AFE" w:rsidP="00014DA4">
+              <w:t xml:space="preserve"> –, przy kontrasygnacie Głównego księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E350C8" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="004D2961" w:rsidP="00014DA4">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="1E61095E" w14:textId="3C967F79" w:rsidR="00B06AFE" w:rsidRDefault="00B06AFE" w:rsidP="00014DA4">
+          </w:p>
+          <w:p w14:paraId="46448887" w14:textId="37566A9F" w:rsidR="004D2961" w:rsidRDefault="00B06AFE" w:rsidP="004D2961">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prezes - Magda Pniewska </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Spółdzielnia Socjalna GAJA  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E61095E" w14:textId="1689265D" w:rsidR="00B06AFE" w:rsidRDefault="00B06AFE" w:rsidP="00014DA4">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BB113B9" w14:textId="4CFEAC90" w:rsidR="003D3079" w:rsidRDefault="00B06AFE" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
@@ -4094,124 +4011,117 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>31.08.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="040A516D" w14:textId="17B11FE9" w:rsidR="00B7313F" w:rsidRDefault="00B7313F" w:rsidP="00B7313F">
+          <w:p w14:paraId="240E65BB" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="00B7313F" w:rsidP="00B7313F">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gmina Tychowo - Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 </w:t>
+              <w:t>Gmina Tychowo - Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 Tychowo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040A516D" w14:textId="569EC592" w:rsidR="00B7313F" w:rsidRDefault="00B7313F" w:rsidP="00B7313F">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kierownik –, przy kontrasygnacie Głównego księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB80CC2" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="004D2961" w:rsidP="00B7313F">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5581C4D9" w14:textId="094525CA" w:rsidR="00B7313F" w:rsidRDefault="009B3AA5" w:rsidP="004D2961">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zakład Elektronicznej Techniki Obliczeniowej Spółka </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Tychowo:Kierownik</w:t>
+              <w:t>zo.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Robert Łysiak, przy kontrasygnacie Głównego księgowego – Jarosława </w:t>
-[...46 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E6997EA" w14:textId="5B2DEF11" w:rsidR="00B7313F" w:rsidRDefault="009B3AA5" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
@@ -4272,51 +4182,50 @@
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56E2E872" w14:textId="3BC8105D" w:rsidR="008F7B76" w:rsidRDefault="008F7B76" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59FC33BB" w14:textId="4F4A093E" w:rsidR="008F7B76" w:rsidRDefault="008F7B76" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -4374,110 +4283,103 @@
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>30.10.2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71387B0C" w14:textId="2ABB4CCD" w:rsidR="008F7B76" w:rsidRDefault="008F7B76" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C1D4611" w14:textId="77777777" w:rsidR="008F7B76" w:rsidRDefault="008F7B76" w:rsidP="008F7B76">
+          <w:p w14:paraId="51D6F1D0" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="008F7B76" w:rsidP="008F7B76">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gmina Tychowo - Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 </w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="74639F91" w14:textId="59FBF0D1" w:rsidR="008F7B76" w:rsidRDefault="008F7B76" w:rsidP="008F7B76">
+              <w:t>Gmina Tychowo - Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 Tychowo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C1D4611" w14:textId="65BB3681" w:rsidR="008F7B76" w:rsidRDefault="008F7B76" w:rsidP="008F7B76">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Roboty Ziemne i Budowa Dróg HERMANTRANS Łukasz Herman, Tyczewo 3, 78-220 Tychowo</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1ED55E58" w14:textId="77777777" w:rsidR="008F7B76" w:rsidRDefault="008F7B76" w:rsidP="00B7313F">
+              <w:t xml:space="preserve">Kierownik –przy kontrasygnacie Głównego księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A57A0D" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="004D2961" w:rsidP="008F7B76">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ED55E58" w14:textId="3CC7698F" w:rsidR="008F7B76" w:rsidRDefault="008F7B76" w:rsidP="004D2961">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roboty Ziemne i Budowa Dróg HERMANTRANS </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A91077E" w14:textId="34DF5BFF" w:rsidR="008F7B76" w:rsidRDefault="008F7B76" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
@@ -4648,180 +4550,204 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>30.10.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D6B67CA" w14:textId="77777777" w:rsidR="00F30765" w:rsidRDefault="00F30765" w:rsidP="00F30765">
+          <w:p w14:paraId="2079052E" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="00F30765" w:rsidP="00F30765">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gmina Tychowo - Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 </w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="54846C77" w14:textId="1B801011" w:rsidR="00F30765" w:rsidRDefault="007A31CF" w:rsidP="008F7B76">
+              <w:t>Gmina Tychowo - Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 Tychowo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6B67CA" w14:textId="34634AC1" w:rsidR="00F30765" w:rsidRDefault="00F30765" w:rsidP="00F30765">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>RADZI-MIŁ Miłosz Radziuk, Trzebiszyn 20, 78-220 Tychowo</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Kierownik </w:t>
+            </w:r>
+            <w:r w:rsidR="004D2961">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przy kontrasygnacie Głównego księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E8EC16" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="004D2961" w:rsidP="00F30765">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54846C77" w14:textId="49296F1C" w:rsidR="00F30765" w:rsidRDefault="007A31CF" w:rsidP="008F7B76">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RADZI-MIŁ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7741E49F" w14:textId="6AAB7426" w:rsidR="00F30765" w:rsidRDefault="007A31CF" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35ECAE55" w14:textId="0A97174C" w:rsidR="00F30765" w:rsidRDefault="007A31CF" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>302,40 zł za efektywną godz. pracy ciągnika o mocy min. 90 km z pługiem odśnieżnym czołowym, oraz 324,00 zł za 1 godz. pracy ciągnika o mocy min. 90 km z pługiem odśnieżnym czołowym i piaskarką z posypywaniem drogi środkami chemicznymi</w:t>
+              <w:t xml:space="preserve">302,40 zł za efektywną godz. pracy ciągnika o mocy min. 90 km z pługiem </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>odśnieżnym czołowym, oraz 324,00 zł za 1 godz. pracy ciągnika o mocy min. 90 km z pługiem odśnieżnym czołowym i piaskarką z posypywaniem drogi środkami chemicznymi</w:t>
             </w:r>
             <w:r w:rsidR="00C53633">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> lub nie chemicznymi z piaskarki. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53E8D569" w14:textId="31EBF53B" w:rsidR="00F30765" w:rsidRDefault="007A31CF" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>01.11.2025-30.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00836D1A" w:rsidRPr="00DB12D4" w14:paraId="140B470B" w14:textId="77777777" w:rsidTr="00B06AFE">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AA58C43" w14:textId="67852320" w:rsidR="00836D1A" w:rsidRDefault="00836D1A" w:rsidP="00D41751">
             <w:pPr>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -4901,115 +4827,102 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>15.10.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F419C67" w14:textId="77777777" w:rsidR="00836D1A" w:rsidRDefault="00836D1A" w:rsidP="00836D1A">
+          <w:p w14:paraId="2F419C67" w14:textId="4F504E8C" w:rsidR="00836D1A" w:rsidRDefault="00836D1A" w:rsidP="00836D1A">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Tychowo:Kierownik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Robert Łysiak, przy kontrasygnacie Głównego księgowego – Jarosława </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="0F035B5F" w14:textId="486345AA" w:rsidR="00836D1A" w:rsidRDefault="00836D1A" w:rsidP="00F30765">
+              <w:t xml:space="preserve"> –, przy kontrasygnacie Głównego księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F99F41" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="004D2961" w:rsidP="00836D1A">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0F035B5F" w14:textId="435F6312" w:rsidR="00836D1A" w:rsidRDefault="00836D1A" w:rsidP="00F30765">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Zakład Gazyfikacji Bezprzewodowej „EXPRES-GAZ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0ED4FC38" w14:textId="5FDAD1A5" w:rsidR="00836D1A" w:rsidRDefault="00A77188" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
@@ -5174,160 +5087,142 @@
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>14.11.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC5AF01" w14:textId="77777777" w:rsidR="009A0CD8" w:rsidRDefault="009A0CD8" w:rsidP="009A0CD8">
+          <w:p w14:paraId="6BA7C760" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="009A0CD8" w:rsidP="009A0CD8">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gmina Tychowo - Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 </w:t>
-            </w:r>
+              <w:t>Gmina Tychowo - Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 Tychowo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC5AF01" w14:textId="607DD93A" w:rsidR="009A0CD8" w:rsidRDefault="009A0CD8" w:rsidP="009A0CD8">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kierownik –przy kontrasygnacie Głównego księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3804997F" w14:textId="77777777" w:rsidR="004D2961" w:rsidRDefault="004D2961" w:rsidP="009A0CD8">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50CC607A" w14:textId="79923686" w:rsidR="005E0025" w:rsidRDefault="009A0CD8" w:rsidP="00F30765">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Tychowo:Kierownik</w:t>
+              <w:t>Przedsiebiorstwo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Robert Łysiak, przy kontrasygnacie </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Głównego księgowego – Jarosława </w:t>
+              <w:t xml:space="preserve"> Usługowo Handlowe Mariusz </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Jakimiuka</w:t>
+              <w:t>Rydzkowski</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="50CC607A" w14:textId="0BD721B1" w:rsidR="005E0025" w:rsidRDefault="009A0CD8" w:rsidP="00F30765">
-[...41 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B9E0C6D" w14:textId="59F41868" w:rsidR="005E0025" w:rsidRDefault="00C84A31" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="094F7EDA" w14:textId="784264A2" w:rsidR="005E0025" w:rsidRDefault="00C84A31" w:rsidP="00D41751">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -5364,61 +5259,61 @@
     </w:tbl>
     <w:p w14:paraId="019A3501" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00FE54B0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-1440" w:right="15394"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE54B0">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16834" w:h="11904" w:orient="landscape"/>
       <w:pgMar w:top="521" w:right="1440" w:bottom="710" w:left="1440" w:header="305" w:footer="278" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C57879E" w14:textId="77777777" w:rsidR="00F014E4" w:rsidRDefault="00F014E4">
+    <w:p w14:paraId="019CED36" w14:textId="77777777" w:rsidR="002E03CB" w:rsidRDefault="002E03CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6097488E" w14:textId="77777777" w:rsidR="00F014E4" w:rsidRDefault="00F014E4">
+    <w:p w14:paraId="788ACE6D" w14:textId="77777777" w:rsidR="002E03CB" w:rsidRDefault="002E03CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5563,61 +5458,61 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A973708" w14:textId="77777777" w:rsidR="00F014E4" w:rsidRDefault="00F014E4">
+    <w:p w14:paraId="38CED098" w14:textId="77777777" w:rsidR="002E03CB" w:rsidRDefault="002E03CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EAF469C" w14:textId="77777777" w:rsidR="00F014E4" w:rsidRDefault="00F014E4">
+    <w:p w14:paraId="3A34057E" w14:textId="77777777" w:rsidR="002E03CB" w:rsidRDefault="002E03CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B80B2E8" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="11"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>rejestr umów</w:t>
     </w:r>
@@ -5777,75 +5672,78 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE54B0"/>
     <w:rsid w:val="00014DA4"/>
     <w:rsid w:val="00022EB6"/>
     <w:rsid w:val="00074E85"/>
     <w:rsid w:val="000776A7"/>
     <w:rsid w:val="000918B9"/>
     <w:rsid w:val="000B03BF"/>
     <w:rsid w:val="000E0A18"/>
     <w:rsid w:val="00133F7A"/>
     <w:rsid w:val="00143CD3"/>
     <w:rsid w:val="00172A87"/>
     <w:rsid w:val="001748D2"/>
     <w:rsid w:val="00187561"/>
     <w:rsid w:val="001A7A31"/>
     <w:rsid w:val="001C6EF8"/>
     <w:rsid w:val="001D1D7E"/>
+    <w:rsid w:val="001E0283"/>
     <w:rsid w:val="0020486E"/>
     <w:rsid w:val="00212E53"/>
     <w:rsid w:val="00216A25"/>
     <w:rsid w:val="00245CCC"/>
     <w:rsid w:val="00254DAB"/>
     <w:rsid w:val="002565BA"/>
     <w:rsid w:val="0029524F"/>
+    <w:rsid w:val="002E03CB"/>
     <w:rsid w:val="002F37AB"/>
     <w:rsid w:val="00321B40"/>
     <w:rsid w:val="00336655"/>
     <w:rsid w:val="003603AC"/>
     <w:rsid w:val="003859F4"/>
     <w:rsid w:val="003C2332"/>
     <w:rsid w:val="003C41CA"/>
     <w:rsid w:val="003D185A"/>
     <w:rsid w:val="003D3079"/>
     <w:rsid w:val="003D40D7"/>
     <w:rsid w:val="003E04B0"/>
     <w:rsid w:val="003F6575"/>
     <w:rsid w:val="0043718F"/>
     <w:rsid w:val="00477D9D"/>
     <w:rsid w:val="00490D15"/>
     <w:rsid w:val="00494139"/>
     <w:rsid w:val="004A4D7A"/>
     <w:rsid w:val="004C31F2"/>
+    <w:rsid w:val="004D2961"/>
     <w:rsid w:val="004E53DA"/>
     <w:rsid w:val="004E7626"/>
     <w:rsid w:val="005018A9"/>
     <w:rsid w:val="005068E1"/>
     <w:rsid w:val="00520129"/>
     <w:rsid w:val="005A4D07"/>
     <w:rsid w:val="005D6C4C"/>
     <w:rsid w:val="005E0025"/>
     <w:rsid w:val="006172EF"/>
     <w:rsid w:val="0064626E"/>
     <w:rsid w:val="006729BD"/>
     <w:rsid w:val="00694D83"/>
     <w:rsid w:val="006C66B3"/>
     <w:rsid w:val="006E3958"/>
     <w:rsid w:val="00701583"/>
     <w:rsid w:val="00705D23"/>
     <w:rsid w:val="007152FA"/>
     <w:rsid w:val="00725073"/>
     <w:rsid w:val="007425FF"/>
     <w:rsid w:val="00784C8E"/>
     <w:rsid w:val="007A31CF"/>
     <w:rsid w:val="007B5122"/>
     <w:rsid w:val="007C3D01"/>
     <w:rsid w:val="00814FB1"/>
     <w:rsid w:val="00821A50"/>
@@ -6747,68 +6645,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1130</Words>
-  <Characters>6783</Characters>
+  <Words>923</Words>
+  <Characters>5544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7898</CharactersWithSpaces>
+  <CharactersWithSpaces>6455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dorota Dawidziuk</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>