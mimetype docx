--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -481,121 +481,123 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30.01.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C397D19" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="7E4B70D0" w14:textId="2F33D3C0" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00EE78C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6480FC00" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6480FC00" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="378820E2" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="435076A0" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Poczta Polska Usługi Cyfrowe sp. z o.o </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00E39DD0" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="00E39DD0" w14:textId="724F2DB6" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3729E531" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -807,102 +809,128 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6EE6D602" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28ACF7D3" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="28ACF7D3" w14:textId="456C5E12" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EAC1F1D" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EAC1F1D" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C325D9E" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">ZETO, ul. 4 Marca 38, 75-708 Koszalin – Izabela Wrzeszcz – członek zarządu  </w:t>
+          <w:p w14:paraId="3FC4DE56" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C325D9E" w14:textId="41AB7F85" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ZET</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE78C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O Koszalin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="333E7E8B" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1141,103 +1169,113 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bielsko-Biała</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08DA8D50" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="08DA8D50" w14:textId="74C813A0" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="436BF574" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436BF574" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FB4303E" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="10AF33BE" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FB4303E" w14:textId="040175FF" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>„Abakus” Systemy Teleinformatyczne Sp. z. o o. ul. Działowa 8a, 43-300 Bielsko - Biała</w:t>
+              <w:t xml:space="preserve">„Abakus” Systemy Teleinformatyczne Sp. z. o o. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EAB90D7" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1477,120 +1515,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="398147F1" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="398147F1" w14:textId="463BED0A" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FB1C7B6" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB1C7B6" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52475ED1" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...32 lines deleted...]
-              <w:t>- Paweł Zalewski</w:t>
+          <w:p w14:paraId="62A60683" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="170D5FA1" w14:textId="5DF81277" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00EE78C6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Budimet, - Paweł Zalewski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="771A65F2" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1849,102 +1879,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.10.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15BBCED6" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="15BBCED6" w14:textId="1F03FC0D" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="60FAA362" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60FAA362" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5AD6EC" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Zakład Gazyfikacji „Expres-Gaz” ul. Warszawska 3, 76-020 Bobolice – Emilia, Zbigniew Marciniewscy </w:t>
+          <w:p w14:paraId="6B711D9C" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A5AD6EC" w14:textId="67CDFA5A" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zakład Gazyfikacji „Expres-Gaz” </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59F3D9EC" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2138,102 +2178,128 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09.10.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="150AD694" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="150AD694" w14:textId="5864F50B" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BD6B7D1" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD6B7D1" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5756B4C6" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...14 lines deleted...]
-              <w:t>POD-AN F.H.u Justyna Zielińska, ul. Maszewska 29, 72-100 Goleniów</w:t>
+          <w:p w14:paraId="2DD3CAC8" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5756B4C6" w14:textId="0B2A2475" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>POD-AN F.H.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE78C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="346206B1" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2477,120 +2543,121 @@
               <w:t>Tychowo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A38B46A" w14:textId="3C27069E" w:rsidR="00FE54B0" w:rsidRPr="002565BA" w:rsidRDefault="00FE54B0" w:rsidP="002565BA">
             <w:pPr>
               <w:ind w:left="-25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21745E2B" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRPr="002565BA" w:rsidRDefault="003C41CA" w:rsidP="002565BA">
+          <w:p w14:paraId="21745E2B" w14:textId="080DBB57" w:rsidR="00FE54B0" w:rsidRPr="002565BA" w:rsidRDefault="003C41CA" w:rsidP="002565BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4FA59EF8" w14:textId="7025A4B8" w:rsidR="003C41CA" w:rsidRPr="002565BA" w:rsidRDefault="003C41CA" w:rsidP="002565BA">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik  przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA59EF8" w14:textId="7025A4B8" w:rsidR="003C41CA" w:rsidRDefault="003C41CA" w:rsidP="002565BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="789F27BF" w14:textId="77777777" w:rsidR="003C41CA" w:rsidRPr="002565BA" w:rsidRDefault="003C41CA" w:rsidP="002565BA">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="55BEBB3A" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="002565BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="789F27BF" w14:textId="689BC710" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="003C41CA" w:rsidP="00EE78C6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...24 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zakład Budowlany „Mar-Bud” Mariusz Turek </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0FB083" w14:textId="410B949D" w:rsidR="003C41CA" w:rsidRPr="002565BA" w:rsidRDefault="003C41CA" w:rsidP="002565BA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AF36AE7" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRPr="002565BA" w:rsidRDefault="00000000" w:rsidP="002565BA">
             <w:pPr>
               <w:ind w:left="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2778,121 +2845,123 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.11.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28BA50F6" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="28BA50F6" w14:textId="01C015A9" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EC0C15D" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC0C15D" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="47EA7830" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="13C6D804" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agencja Ochrony SZABEL Sp. z o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E59D304" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4E59D304" w14:textId="4B93EF46" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="670117D1" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3077,121 +3146,123 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.11.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4130AE60" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="4130AE60" w14:textId="12290AE7" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="039E6707" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="039E6707" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="325E457B" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="6EE33C53" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Agencja Ochrony SZABEL Sp. z o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E8E329E" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1E8E329E" w14:textId="1C12D917" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5038919E" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3379,102 +3450,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.11.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="266339FB" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="266339FB" w14:textId="0E70E521" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="47B4123F" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik  przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B4123F" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="622CE056" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...14 lines deleted...]
-              <w:t>RADZI-MIŁ, Miłosz Radziuk, Trzebiszyn 20, 78-220 Tychowo</w:t>
+          <w:p w14:paraId="49BC51FB" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="622CE056" w14:textId="0C8D35ED" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RADZI-MIŁ, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EA74132" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3701,102 +3782,128 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24.11.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4CCB46" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="0A4CCB46" w14:textId="2F814051" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE78C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1EEC3C" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002565BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20598F4B" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...14 lines deleted...]
-              <w:t>Przedsiębiorstwo Han.-Usług. OKNA-MIX Michał Rożek</w:t>
+          <w:p w14:paraId="63273BC3" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20598F4B" w14:textId="7FBEB2FB" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Przedsiębiorstwo Han.-Usług. OKNA-MIX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26DAED64" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3985,102 +4092,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30.11.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43373330" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="43373330" w14:textId="776884E1" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="37B388F3" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B388F3" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D999F9A" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">KopMar – Marcin Obławski, Drzewiany 7a, 76-020 Bobolice </w:t>
+          <w:p w14:paraId="7E3A936A" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D999F9A" w14:textId="76193EDF" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KopMar – Marcin Obławski, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="098CC22C" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4269,102 +4386,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.11.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35634148" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="35634148" w14:textId="48D691D7" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BCC3E99" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCC3E99" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="258A4C73" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...14 lines deleted...]
-              <w:t>Roboty Ziemne i Budowa Dróg HERMANTRANS Łukasz Herman, Tyczewo 3, 78-220 Tychowo</w:t>
+          <w:p w14:paraId="03E793DD" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="258A4C73" w14:textId="1E4CC885" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roboty Ziemne i Budowa Dróg HERMANTRANS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45A39B96" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4554,102 +4681,128 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>07.12.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49314AED" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="49314AED" w14:textId="772F76FA" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierown</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE78C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ik</w:t>
+            </w:r>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0314414A" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002565BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B196988" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...14 lines deleted...]
-              <w:t>KopMar – Marcin Obławski, Drzewiany 7a, 76-020 Bobolice</w:t>
+          <w:p w14:paraId="50878AFF" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B196988" w14:textId="2FF5026D" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KopMar – Marcin Obławski, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58F26258" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4944,123 +5097,125 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12.12.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B7D9E2" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="11B7D9E2" w14:textId="02EBD1E1" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="552E7111" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik  przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="552E7111" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="15387178" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="71B47B54" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bautra Sp.z o.o. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33EC43C5" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="33EC43C5" w14:textId="652AB442" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09F0B8F5" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5248,102 +5403,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15.12.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="668EED5E" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+          <w:p w14:paraId="668EED5E" w14:textId="68321A60" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="14351DBF" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14351DBF" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C2F6C3" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
-[...14 lines deleted...]
-              <w:t>4CS Sp. z o.o. ul. Lisia 12/18, 65-093 Zielona Góra</w:t>
+          <w:p w14:paraId="0B12ECCE" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54C2F6C3" w14:textId="4541E30E" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4CS Sp. z o.o. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56817087" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRPr="002565BA" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EC6D524" w14:textId="77777777" w:rsidR="00B67DCD" w:rsidRDefault="00B67DCD" w:rsidP="00404E8A">
@@ -5543,86 +5708,96 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30.12.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789631FB" w14:textId="77777777" w:rsidR="00321B40" w:rsidRPr="002565BA" w:rsidRDefault="00321B40" w:rsidP="00321B40">
+          <w:p w14:paraId="789631FB" w14:textId="6A9A8735" w:rsidR="00321B40" w:rsidRPr="002565BA" w:rsidRDefault="00321B40" w:rsidP="00321B40">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik Robert Łysiak przy kontrasygnacie Głównego Księgowego Jarosława Jakimiuka</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="35086CA2" w14:textId="77777777" w:rsidR="00321B40" w:rsidRPr="002565BA" w:rsidRDefault="00321B40" w:rsidP="00321B40">
+              <w:t xml:space="preserve">Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie: Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35086CA2" w14:textId="77777777" w:rsidR="00321B40" w:rsidRDefault="00321B40" w:rsidP="00321B40">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002565BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5C330E57" w14:textId="77777777" w:rsidR="00EE78C6" w:rsidRPr="002565BA" w:rsidRDefault="00EE78C6" w:rsidP="00321B40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="62BA5302" w14:textId="77777777" w:rsidR="007B5122" w:rsidRDefault="00321B40" w:rsidP="003D185A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Biuro Ochrony</w:t>
             </w:r>
             <w:r w:rsidR="007B5122">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pracy i Ppoż. </w:t>
             </w:r>
@@ -5639,67 +5814,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andrzej Alenowicz </w:t>
             </w:r>
             <w:r w:rsidR="007B5122">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7380BD98" w14:textId="3ED89CBE" w:rsidR="007B5122" w:rsidRPr="002565BA" w:rsidRDefault="007B5122" w:rsidP="003D185A">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7380BD98" w14:textId="7C6250F8" w:rsidR="007B5122" w:rsidRPr="002565BA" w:rsidRDefault="007B5122" w:rsidP="003D185A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CF6529A" w14:textId="65F98937" w:rsidR="00321B40" w:rsidRDefault="00321B40" w:rsidP="002565BA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="682"/>
               </w:tabs>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5798,61 +5965,61 @@
     <w:p w14:paraId="3352C98F" w14:textId="13F0245C" w:rsidR="001A7A31" w:rsidRDefault="001A7A31">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-1440" w:right="15394"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EAFA259" w14:textId="28997BB2" w:rsidR="001A7A31" w:rsidRDefault="001A7A31"/>
     <w:sectPr w:rsidR="001A7A31">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16834" w:h="11904" w:orient="landscape"/>
       <w:pgMar w:top="521" w:right="1440" w:bottom="710" w:left="1440" w:header="305" w:footer="278" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D8F6325" w14:textId="77777777" w:rsidR="00C223D6" w:rsidRDefault="00C223D6">
+    <w:p w14:paraId="0264E35F" w14:textId="77777777" w:rsidR="000876DD" w:rsidRDefault="000876DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E91D84F" w14:textId="77777777" w:rsidR="00C223D6" w:rsidRDefault="00C223D6">
+    <w:p w14:paraId="2E14A025" w14:textId="77777777" w:rsidR="000876DD" w:rsidRDefault="000876DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5973,61 +6140,61 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AB51104" w14:textId="77777777" w:rsidR="00C223D6" w:rsidRDefault="00C223D6">
+    <w:p w14:paraId="48CC1AC2" w14:textId="77777777" w:rsidR="000876DD" w:rsidRDefault="000876DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E3AE32B" w14:textId="77777777" w:rsidR="00C223D6" w:rsidRDefault="00C223D6">
+    <w:p w14:paraId="704115EC" w14:textId="77777777" w:rsidR="000876DD" w:rsidRDefault="000876DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B80B2E8" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="11"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>rejestr umów</w:t>
     </w:r>
@@ -6074,80 +6241,83 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE54B0"/>
+    <w:rsid w:val="000876DD"/>
     <w:rsid w:val="00172A87"/>
     <w:rsid w:val="001748D2"/>
     <w:rsid w:val="001A7A31"/>
     <w:rsid w:val="001D1D7E"/>
     <w:rsid w:val="0020486E"/>
     <w:rsid w:val="00254DAB"/>
     <w:rsid w:val="002565BA"/>
+    <w:rsid w:val="002F24AD"/>
     <w:rsid w:val="00321B40"/>
     <w:rsid w:val="00336655"/>
     <w:rsid w:val="003C2332"/>
     <w:rsid w:val="003C41CA"/>
     <w:rsid w:val="003D185A"/>
     <w:rsid w:val="00490D15"/>
     <w:rsid w:val="00520129"/>
     <w:rsid w:val="0064626E"/>
     <w:rsid w:val="006C66B3"/>
     <w:rsid w:val="007152FA"/>
     <w:rsid w:val="007B5122"/>
     <w:rsid w:val="00831ECA"/>
     <w:rsid w:val="00983051"/>
     <w:rsid w:val="00A946B2"/>
     <w:rsid w:val="00A97F80"/>
     <w:rsid w:val="00B67DCD"/>
     <w:rsid w:val="00C223D6"/>
     <w:rsid w:val="00C86DFB"/>
     <w:rsid w:val="00CE319C"/>
     <w:rsid w:val="00E55ABA"/>
     <w:rsid w:val="00E822D7"/>
     <w:rsid w:val="00EB2164"/>
     <w:rsid w:val="00EE2F47"/>
+    <w:rsid w:val="00EE78C6"/>
     <w:rsid w:val="00F522F7"/>
     <w:rsid w:val="00FB41AF"/>
     <w:rsid w:val="00FE54B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6897,68 +7067,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1064</Words>
-  <Characters>6385</Characters>
+  <Words>886</Words>
+  <Characters>5319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7435</CharactersWithSpaces>
+  <CharactersWithSpaces>6193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dorota Dawidziuk</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>