--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -606,112 +606,122 @@
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo- </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="553AB18C" w14:textId="70ADBA37" w:rsidR="00FD2373" w:rsidRPr="00DB12D4" w:rsidRDefault="00FD2373" w:rsidP="001F514B">
+          <w:p w14:paraId="6D4FDEA2" w14:textId="77777777" w:rsidR="00BD256C" w:rsidRDefault="00FD2373" w:rsidP="001F514B">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kierownik Robert Łysiak </w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kierownik </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07163A52" w14:textId="77777777" w:rsidR="00BD256C" w:rsidRDefault="00FD2373" w:rsidP="001F514B">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
+              <w:t>przy kontrasygnacie Głównego Księgowego</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="553AB18C" w14:textId="594A0106" w:rsidR="00FD2373" w:rsidRPr="00DB12D4" w:rsidRDefault="00FD2373" w:rsidP="001F514B">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB12D4">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BA2B4A" w14:textId="4CE67ED3" w:rsidR="00FD2373" w:rsidRPr="00DB12D4" w:rsidRDefault="00FD2373" w:rsidP="001F514B">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zakład Elektronicznej Techniki Obliczeniowej Spółką z </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DB12D4">
-[...3 lines deleted...]
-              <w:t>Jakimiuka</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>o.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> z siedzibą w Koszalinie, ul. 4 Marca 38, 75-708 Koszalin </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z siedzibą w Koszalinie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C1B9125" w14:textId="77777777" w:rsidR="00FD2373" w:rsidRPr="00DB12D4" w:rsidRDefault="00FD2373" w:rsidP="001F514B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>nie</w:t>
@@ -998,100 +1008,89 @@
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Gmina Tychowo - </w:t>
             </w:r>
             <w:r w:rsidR="00477D9D" w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie</w:t>
             </w:r>
             <w:r w:rsidR="00FD2373">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="434D33A8" w14:textId="03498111" w:rsidR="00477D9D" w:rsidRPr="00DB12D4" w:rsidRDefault="00477D9D" w:rsidP="00FD2373">
+          <w:p w14:paraId="434D33A8" w14:textId="166A0C9E" w:rsidR="00477D9D" w:rsidRDefault="00477D9D" w:rsidP="00FD2373">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kierownik Robert Łysiak</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="659A0ACD" w14:textId="101915DA" w:rsidR="00BC207F" w:rsidRPr="00DB12D4" w:rsidRDefault="0038249B" w:rsidP="00477D9D">
+              <w:t xml:space="preserve"> Kierownik przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3693A5BC" w14:textId="77777777" w:rsidR="00BD256C" w:rsidRPr="00DB12D4" w:rsidRDefault="00BD256C" w:rsidP="00FD2373">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-              <w:t>Zakład Elektronicznej Techniki Obliczeniowej Spółką z o.o. z siedzibą w Koszalinie, ul. 4 Marca 38, 75-708 Koszalin</w:t>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="659A0ACD" w14:textId="419C538C" w:rsidR="00BC207F" w:rsidRPr="00DB12D4" w:rsidRDefault="0038249B" w:rsidP="00477D9D">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zakład Elektronicznej Techniki Obliczeniowej Spółką z o.o. z siedzibą w Koszalinie, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="619D5355" w14:textId="7FB60B78" w:rsidR="00477D9D" w:rsidRPr="00DB12D4" w:rsidRDefault="00BC207F" w:rsidP="00477D9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB12D4">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -1378,137 +1377,126 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F0E1581" w14:textId="77777777" w:rsidR="00FD2373" w:rsidRDefault="00FD2373" w:rsidP="00D408DA">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Gmina Tychowo – Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C75AD20" w14:textId="77777777" w:rsidR="00FD2373" w:rsidRDefault="00FD2373" w:rsidP="00D408DA">
+          <w:p w14:paraId="1C75AD20" w14:textId="7AC807EB" w:rsidR="00FD2373" w:rsidRDefault="00FD2373" w:rsidP="00D408DA">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kierownik Robert Łysiak </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="08D86C87" w14:textId="77777777" w:rsidR="00FD2373" w:rsidRDefault="00FD2373" w:rsidP="00D408DA">
+              <w:t xml:space="preserve">Kierownik </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D86C87" w14:textId="66E4C20C" w:rsidR="00FD2373" w:rsidRDefault="00FD2373" w:rsidP="00D408DA">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
+              <w:t xml:space="preserve">Przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D7F410" w14:textId="77777777" w:rsidR="00BD256C" w:rsidRDefault="00BD256C" w:rsidP="00D408DA">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00A994DC" w14:textId="37AAED0A" w:rsidR="005F123B" w:rsidRDefault="00FD2373" w:rsidP="005F123B">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poczta Polska Usługi Cyfrowe sp. z </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Jakimiuka</w:t>
+              <w:t>o.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="00A994DC" w14:textId="77777777" w:rsidR="00FD2373" w:rsidRDefault="00FD2373" w:rsidP="00D408DA">
+              <w:t xml:space="preserve"> z siedzibą w Warszawie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22518923" w14:textId="253DF51B" w:rsidR="00FD2373" w:rsidRDefault="00FD2373" w:rsidP="00D408DA">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D06B804" w14:textId="255D1BF3" w:rsidR="00FD2373" w:rsidRPr="00DB12D4" w:rsidRDefault="00FD2373" w:rsidP="00EA7F31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
@@ -1657,173 +1645,171 @@
           <w:tcPr>
             <w:tcW w:w="2569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E1C3B4F" w14:textId="40398D38" w:rsidR="00A41ADF" w:rsidRDefault="008F6370" w:rsidP="00EF2DA4">
             <w:pPr>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Świadczenie usług związanych z realizacją zadań ochrony danych </w:t>
-[...8 lines deleted...]
-              <w:t>osobowych oraz świadczeniem wsparcia IOD</w:t>
+              <w:t>Świadczenie usług związanych z realizacją zadań ochrony danych osobowych oraz świadczeniem wsparcia IOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C1C1785" w14:textId="1FE844DF" w:rsidR="00A41ADF" w:rsidRDefault="008F6370" w:rsidP="00EA7F31">
             <w:pPr>
               <w:ind w:left="72" w:hanging="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>30.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="756297BD" w14:textId="77777777" w:rsidR="008F6370" w:rsidRDefault="008F6370" w:rsidP="008F6370">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Gmina Tychowo – Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62641236" w14:textId="77777777" w:rsidR="008F6370" w:rsidRDefault="008F6370" w:rsidP="008F6370">
+          <w:p w14:paraId="62641236" w14:textId="3CBAAF34" w:rsidR="008F6370" w:rsidRDefault="008F6370" w:rsidP="008F6370">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kierownik Robert Łysiak </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="341B98D4" w14:textId="77777777" w:rsidR="008F6370" w:rsidRDefault="008F6370" w:rsidP="008F6370">
+              <w:t xml:space="preserve">Kierownik </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341B98D4" w14:textId="60E029DE" w:rsidR="008F6370" w:rsidRDefault="008F6370" w:rsidP="008F6370">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
+              <w:t xml:space="preserve">Przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A7D7EC" w14:textId="77777777" w:rsidR="00BD256C" w:rsidRDefault="00BD256C" w:rsidP="008F6370">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CBF30A5" w14:textId="33546C41" w:rsidR="00A41ADF" w:rsidRDefault="008F6370" w:rsidP="008F6370">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4CS Sp. z </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Jakimiuka</w:t>
+              <w:t>o.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">4CS Sp. z o.o. ul. Lisia 12/18, 65-093 Zielona Góra – Sławomir Kozieł – Prezes Zarządu </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DB9EFEC" w14:textId="29ACC744" w:rsidR="00A41ADF" w:rsidRDefault="008F6370" w:rsidP="00EA7F31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -1997,131 +1983,125 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46A0B1C9" w14:textId="77777777" w:rsidR="006F7C4D" w:rsidRDefault="006F7C4D" w:rsidP="006F7C4D">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Gmina Tychowo – Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DD1390C" w14:textId="1D5C803A" w:rsidR="006F7C4D" w:rsidRDefault="006F7C4D" w:rsidP="006F7C4D">
+          <w:p w14:paraId="1DD1390C" w14:textId="371374BE" w:rsidR="006F7C4D" w:rsidRDefault="006F7C4D" w:rsidP="006F7C4D">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zastępca Kierownika Niemiec Krzysztof  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E8650B4" w14:textId="77777777" w:rsidR="006F7C4D" w:rsidRDefault="006F7C4D" w:rsidP="006F7C4D">
+              <w:t xml:space="preserve">Zastępca Kierownika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8650B4" w14:textId="0072682E" w:rsidR="006F7C4D" w:rsidRDefault="006F7C4D" w:rsidP="006F7C4D">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
+              <w:t xml:space="preserve">Przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436EF6D3" w14:textId="77777777" w:rsidR="00BD256C" w:rsidRDefault="00BD256C" w:rsidP="006F7C4D">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D508A9E" w14:textId="2F5AE375" w:rsidR="006F7C4D" w:rsidRDefault="006F7C4D" w:rsidP="005F123B">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andrzej </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Jakimiuka</w:t>
+              <w:t>Alenowicz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Andrzej </w:t>
+              <w:t xml:space="preserve"> – biuro Ochrony Pracy i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Alenowicz</w:t>
+              <w:t>Ppoż</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...13 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45E2BF6B" w14:textId="2A90DB3E" w:rsidR="006F7C4D" w:rsidRDefault="006F7C4D" w:rsidP="00EA7F31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
@@ -2293,252 +2273,521 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C348CE6" w14:textId="77777777" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00374245">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Gmina Tychowo – Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 Tychowo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="770E0F32" w14:textId="77777777" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00374245">
+          <w:p w14:paraId="770E0F32" w14:textId="12FFD9A4" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00374245">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zastępca Kierownika Niemiec Krzysztof  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7169E17B" w14:textId="77777777" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00374245">
+              <w:t xml:space="preserve">Zastępca Kierownika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7169E17B" w14:textId="7C4D2C03" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00374245">
             <w:pPr>
               <w:ind w:left="37"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przy kontrasygnacie Głównego Księgowego Jarosława </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511E04A7" w14:textId="77777777" w:rsidR="00BD256C" w:rsidRDefault="00BD256C" w:rsidP="00374245">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F85C9AE" w14:textId="4CD4CEED" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="006F7C4D">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Jakimiuka</w:t>
+              <w:t>Navirec</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Sp. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>z.oz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A96EAEE" w14:textId="05703CD4" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00EA7F31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FA389A2" w14:textId="77777777" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00EF2DA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30,00 zł netto od pojazdu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ABF9AAE" w14:textId="5ED415B3" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00EF2DA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1476" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="639DE677" w14:textId="1D2E9C80" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00EA7F31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czas nieokreślony </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64765" w:rsidRPr="00DB12D4" w14:paraId="043EBF1D" w14:textId="77777777" w:rsidTr="00B06AFE">
+        <w:trPr>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3303B8F5" w14:textId="1E5C79A6" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00EA7F31">
+            <w:pPr>
+              <w:ind w:left="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30DB6459" w14:textId="3CFD971B" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00EA7F31">
+            <w:pPr>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Umowa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2569" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BA57FE6" w14:textId="2CD3DF6E" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00EF2DA4">
+            <w:pPr>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Przegląd wraz z czyszczeniem przewodów kominowych w mieszkaniach komunalnych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47288507" w14:textId="55452FF7" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00EA7F31">
+            <w:pPr>
+              <w:ind w:left="72" w:hanging="21"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>24.02.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46B500BA" w14:textId="77777777" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00C64765">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Gmina Tychowo – Gminny Ośrodek Sportu i Gospodarki Komunalnej w Tychowie, ul. Bobolicka 17, 78-220 Tychowo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E9AA80" w14:textId="07A552F0" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00C64765">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zastępca Kierownika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273EBC8E" w14:textId="6C6B739D" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00C64765">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Przy kontrasygnacie Głównego Księgowego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2050DDE2" w14:textId="77777777" w:rsidR="00BD256C" w:rsidRDefault="00BD256C" w:rsidP="00C64765">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78843BBA" w14:textId="650915EB" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00374245">
+            <w:pPr>
+              <w:ind w:left="37"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Włodzimierz Kęsik – </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD256C">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F85C9AE" w14:textId="49313A65" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="006F7C4D">
-[...35 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A96EAEE" w14:textId="05703CD4" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00EA7F31">
+          <w:p w14:paraId="03F434C7" w14:textId="01AA1C17" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00EA7F31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FA389A2" w14:textId="77777777" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00EF2DA4">
-[...19 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4A99607A" w14:textId="3F95BC7A" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00EF2DA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>11.107,50 zł brutto</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="639DE677" w14:textId="1D2E9C80" w:rsidR="00374245" w:rsidRDefault="00374245" w:rsidP="00EA7F31">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Czas nieokreślony </w:t>
+          <w:p w14:paraId="79170C46" w14:textId="2158CBC7" w:rsidR="00C64765" w:rsidRDefault="00C64765" w:rsidP="00EA7F31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Do 31.12.2026r</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="019A3501" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00FE54B0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-1440" w:right="15394"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE54B0">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16834" w:h="11904" w:orient="landscape"/>
       <w:pgMar w:top="521" w:right="1440" w:bottom="710" w:left="1440" w:header="305" w:footer="278" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="408C09E3" w14:textId="77777777" w:rsidR="001A3D0B" w:rsidRDefault="001A3D0B">
+    <w:p w14:paraId="29DBC91F" w14:textId="77777777" w:rsidR="00011AF9" w:rsidRDefault="00011AF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="374F3D26" w14:textId="77777777" w:rsidR="001A3D0B" w:rsidRDefault="001A3D0B">
+    <w:p w14:paraId="1CA12025" w14:textId="77777777" w:rsidR="00011AF9" w:rsidRDefault="00011AF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2683,61 +2932,61 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="074281F4" w14:textId="77777777" w:rsidR="001A3D0B" w:rsidRDefault="001A3D0B">
+    <w:p w14:paraId="7C2841F6" w14:textId="77777777" w:rsidR="00011AF9" w:rsidRDefault="00011AF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="571BD23A" w14:textId="77777777" w:rsidR="001A3D0B" w:rsidRDefault="001A3D0B">
+    <w:p w14:paraId="16CE178B" w14:textId="77777777" w:rsidR="00011AF9" w:rsidRDefault="00011AF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B80B2E8" w14:textId="77777777" w:rsidR="00FE54B0" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:right="11"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>rejestr umów</w:t>
     </w:r>
@@ -2882,111 +3131,115 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE54B0"/>
+    <w:rsid w:val="00011AF9"/>
     <w:rsid w:val="00014DA4"/>
     <w:rsid w:val="00022EB6"/>
     <w:rsid w:val="00074E85"/>
     <w:rsid w:val="000776A7"/>
     <w:rsid w:val="000918B9"/>
     <w:rsid w:val="000B03BF"/>
     <w:rsid w:val="000E0A18"/>
     <w:rsid w:val="001053BF"/>
     <w:rsid w:val="00122B9D"/>
     <w:rsid w:val="00124164"/>
     <w:rsid w:val="00133F7A"/>
     <w:rsid w:val="00143CD3"/>
     <w:rsid w:val="00172A87"/>
     <w:rsid w:val="001748D2"/>
     <w:rsid w:val="00187561"/>
     <w:rsid w:val="001A3D0B"/>
     <w:rsid w:val="001A7A31"/>
     <w:rsid w:val="001C6EF8"/>
     <w:rsid w:val="001D1D7E"/>
     <w:rsid w:val="0020486E"/>
     <w:rsid w:val="00212E53"/>
     <w:rsid w:val="00216A25"/>
     <w:rsid w:val="00245CCC"/>
     <w:rsid w:val="00254DAB"/>
     <w:rsid w:val="002565BA"/>
     <w:rsid w:val="0029524F"/>
     <w:rsid w:val="002A0EAF"/>
     <w:rsid w:val="002F37AB"/>
     <w:rsid w:val="00321B40"/>
     <w:rsid w:val="00336655"/>
     <w:rsid w:val="003603AC"/>
     <w:rsid w:val="00374245"/>
     <w:rsid w:val="0038249B"/>
     <w:rsid w:val="003859F4"/>
     <w:rsid w:val="003C2332"/>
     <w:rsid w:val="003C41CA"/>
     <w:rsid w:val="003D185A"/>
     <w:rsid w:val="003D3079"/>
     <w:rsid w:val="003D40D7"/>
     <w:rsid w:val="003E04B0"/>
+    <w:rsid w:val="003E2412"/>
     <w:rsid w:val="003F6575"/>
     <w:rsid w:val="0043718F"/>
     <w:rsid w:val="00454F79"/>
     <w:rsid w:val="00477D9D"/>
     <w:rsid w:val="00490D15"/>
     <w:rsid w:val="00494139"/>
     <w:rsid w:val="004A1F64"/>
     <w:rsid w:val="004A4D7A"/>
     <w:rsid w:val="004C31F2"/>
     <w:rsid w:val="004E53DA"/>
     <w:rsid w:val="004E7626"/>
     <w:rsid w:val="005018A9"/>
     <w:rsid w:val="005068E1"/>
     <w:rsid w:val="00520129"/>
     <w:rsid w:val="005A4D07"/>
     <w:rsid w:val="005D6C4C"/>
     <w:rsid w:val="005E0025"/>
+    <w:rsid w:val="005F123B"/>
     <w:rsid w:val="006172EF"/>
     <w:rsid w:val="00632C4B"/>
     <w:rsid w:val="0064626E"/>
     <w:rsid w:val="006729BD"/>
+    <w:rsid w:val="0068282D"/>
     <w:rsid w:val="00694D83"/>
     <w:rsid w:val="006C66B3"/>
     <w:rsid w:val="006E1D15"/>
     <w:rsid w:val="006E3958"/>
     <w:rsid w:val="006F7C4D"/>
     <w:rsid w:val="00701583"/>
     <w:rsid w:val="00705D23"/>
     <w:rsid w:val="007152FA"/>
     <w:rsid w:val="00725073"/>
     <w:rsid w:val="007425FF"/>
     <w:rsid w:val="00784C8E"/>
     <w:rsid w:val="007A31CF"/>
     <w:rsid w:val="007B5122"/>
     <w:rsid w:val="007C3D01"/>
     <w:rsid w:val="00814FB1"/>
     <w:rsid w:val="00821A50"/>
     <w:rsid w:val="00827ABF"/>
     <w:rsid w:val="00827DF0"/>
     <w:rsid w:val="00831ECA"/>
     <w:rsid w:val="00836D1A"/>
     <w:rsid w:val="00840841"/>
     <w:rsid w:val="00872FD3"/>
     <w:rsid w:val="008755E0"/>
     <w:rsid w:val="00880BA7"/>
     <w:rsid w:val="008863FA"/>
@@ -3009,83 +3262,88 @@
     <w:rsid w:val="009F7278"/>
     <w:rsid w:val="00A00408"/>
     <w:rsid w:val="00A319D4"/>
     <w:rsid w:val="00A41ADF"/>
     <w:rsid w:val="00A77188"/>
     <w:rsid w:val="00A90A72"/>
     <w:rsid w:val="00A92844"/>
     <w:rsid w:val="00A946B2"/>
     <w:rsid w:val="00AA0B74"/>
     <w:rsid w:val="00AA1861"/>
     <w:rsid w:val="00AB630D"/>
     <w:rsid w:val="00AC015D"/>
     <w:rsid w:val="00AC0F81"/>
     <w:rsid w:val="00AD6C71"/>
     <w:rsid w:val="00AF17E7"/>
     <w:rsid w:val="00B011FF"/>
     <w:rsid w:val="00B06AFE"/>
     <w:rsid w:val="00B21647"/>
     <w:rsid w:val="00B325EE"/>
     <w:rsid w:val="00B67DCD"/>
     <w:rsid w:val="00B7313F"/>
     <w:rsid w:val="00BA248A"/>
     <w:rsid w:val="00BB0C00"/>
     <w:rsid w:val="00BB52D1"/>
     <w:rsid w:val="00BC207F"/>
+    <w:rsid w:val="00BD256C"/>
     <w:rsid w:val="00C006CC"/>
     <w:rsid w:val="00C53633"/>
+    <w:rsid w:val="00C64765"/>
     <w:rsid w:val="00C70C02"/>
+    <w:rsid w:val="00C73CFC"/>
     <w:rsid w:val="00C84A31"/>
     <w:rsid w:val="00C86DFB"/>
     <w:rsid w:val="00CE319C"/>
     <w:rsid w:val="00D408DA"/>
     <w:rsid w:val="00D41751"/>
     <w:rsid w:val="00DB12D4"/>
     <w:rsid w:val="00DB1DFB"/>
     <w:rsid w:val="00DB554F"/>
     <w:rsid w:val="00DC041A"/>
     <w:rsid w:val="00DD1E9E"/>
     <w:rsid w:val="00DF365D"/>
     <w:rsid w:val="00E1289B"/>
     <w:rsid w:val="00E13489"/>
     <w:rsid w:val="00E22551"/>
     <w:rsid w:val="00E53BFA"/>
     <w:rsid w:val="00E55ABA"/>
     <w:rsid w:val="00E80912"/>
     <w:rsid w:val="00E822D7"/>
     <w:rsid w:val="00EA2D5A"/>
     <w:rsid w:val="00EA7F31"/>
     <w:rsid w:val="00EB2164"/>
     <w:rsid w:val="00EB573C"/>
     <w:rsid w:val="00EC357F"/>
+    <w:rsid w:val="00EE2193"/>
     <w:rsid w:val="00EE2F47"/>
     <w:rsid w:val="00EF2DA4"/>
     <w:rsid w:val="00F014E4"/>
     <w:rsid w:val="00F20163"/>
     <w:rsid w:val="00F30765"/>
     <w:rsid w:val="00F47571"/>
     <w:rsid w:val="00F522F7"/>
+    <w:rsid w:val="00F549C0"/>
     <w:rsid w:val="00F5652E"/>
     <w:rsid w:val="00F804FB"/>
     <w:rsid w:val="00FB41AF"/>
     <w:rsid w:val="00FD2373"/>
     <w:rsid w:val="00FE402A"/>
     <w:rsid w:val="00FE54B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -3477,51 +3735,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00374245"/>
+    <w:rsid w:val="00C64765"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3890,68 +4148,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>443</Words>
-  <Characters>2658</Characters>
+  <Words>410</Words>
+  <Characters>2466</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3095</CharactersWithSpaces>
+  <CharactersWithSpaces>2871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dorota Dawidziuk</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>